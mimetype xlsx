--- v0 (2026-06-13)
+++ v1 (2026-06-13)
@@ -37026,30 +37026,30 @@
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>18127775</vt:lpwstr>
   </property>
   <property name="eSynCleanUp10/2/2025 11:10:56 AM" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
-  <property name="eSynCleanUp06/13/2026 16:20:34" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
+  <property name="eSynCleanUp06/13/2026 17:48:24" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>