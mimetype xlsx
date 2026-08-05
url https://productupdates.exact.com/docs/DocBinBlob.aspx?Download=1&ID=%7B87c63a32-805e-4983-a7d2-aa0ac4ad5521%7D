--- v1 (2026-06-13)
+++ v2 (2026-08-05)
@@ -37026,30 +37026,30 @@
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>18127775</vt:lpwstr>
   </property>
   <property name="eSynCleanUp10/2/2025 11:10:56 AM" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
-  <property name="eSynCleanUp06/13/2026 17:48:24" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
+  <property name="eSynCleanUp08/05/2026 10:54:37" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>