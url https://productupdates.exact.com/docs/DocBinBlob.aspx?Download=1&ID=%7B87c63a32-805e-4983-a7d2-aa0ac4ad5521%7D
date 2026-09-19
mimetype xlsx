--- v2 (2026-08-05)
+++ v3 (2026-09-19)
@@ -37026,30 +37026,30 @@
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>18127775</vt:lpwstr>
   </property>
   <property name="eSynCleanUp10/2/2025 11:10:56 AM" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
-  <property name="eSynCleanUp08/05/2026 10:54:37" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
+  <property name="eSynCleanUp09/19/2026 12:41:10" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>